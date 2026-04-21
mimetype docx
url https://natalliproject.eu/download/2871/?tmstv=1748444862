--- v0 (2025-10-29)
+++ v1 (2026-04-21)
@@ -1,1755 +1,1871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...11 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="43D9868B" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_puw6xz1ab65f" w:id="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_puw6xz1ab65f" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="59E4BBF9" wp14:editId="370C1CBE">
             <wp:extent cx="5943600" cy="1727200"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="image5.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1727200"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    </w:p>
+    <w:p w14:paraId="4A431AD6" w14:textId="77777777" w:rsidR="006E0A38" w:rsidRDefault="006E0A38">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_18biuo2rvryg" w:id="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_18biuo2rvryg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="2" w:name="_ep5u762sjv6z" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3458233C" w14:textId="344C8772" w:rsidR="006E0A38" w:rsidRDefault="006E0A38">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...76 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="76F4E14D" wp14:editId="2B742C5A">
+            <wp:extent cx="847551" cy="900113"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="image2.png" descr="A logo with a sun and a flower&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image2.png" descr="A logo with a sun and a flower&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="847551" cy="900113"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506EA38E" w14:textId="3D4FAACC" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mentorship Action Plan Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F856F94" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mentor Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D16574E" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mentee Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2043AB" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Start Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D0EC89" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>End Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0F0F73" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="66B78455">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    </w:p>
+    <w:p w14:paraId="1FD073CA" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3i9rzx17wh0o" w:id="3"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_3i9rzx17wh0o" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1. Overarching Learning Goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF6CB07" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Define goals that are SMART (Specific, Measurable, Achievable, Relevant, and Time-bound). Add</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D77954" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Personal Goal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D563E51" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A1891D" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5015CF49" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Professional Goal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBE14BC" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2E6735" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...47 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113A4049" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="600" w:right="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Continue adding goals as needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C0F6CE" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="295C8C85">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    </w:p>
+    <w:p w14:paraId="3FC8FED9" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_q0gvic7wa4m2" w:id="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_q0gvic7wa4m2" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2. Development Areas and Action Points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE5A5A6" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Competency 1: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3110A17B" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Development Area</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660FACCB" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Desired Competency Level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0264E208" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Action Points</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7340112A" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="5E878369">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    </w:p>
+    <w:p w14:paraId="7BDF644E" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="0FC93CB9">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    </w:p>
+    <w:p w14:paraId="4417F268" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Inputs Needed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., resources, training):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+    <w:p w14:paraId="65BB532D" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="362B3610">
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    </w:p>
+    <w:p w14:paraId="5E72C58E" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Competency 2: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7411BB1D" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Development Area</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67444244" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Desired Competency Level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF18EC" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Action Points</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185BF6FE" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="32C5C7C6">
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    </w:p>
+    <w:p w14:paraId="1B1F3F46" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="688DC71A">
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    </w:p>
+    <w:p w14:paraId="18CB2178" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Inputs Needed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., resources, training):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w14:paraId="43CFC58C" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="221C17EC">
+          <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+    </w:p>
+    <w:p w14:paraId="14DA543E" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="600" w:right="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Continue adding competencies as needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DE93D6" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="2ACE8CA8">
+          <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    </w:p>
+    <w:p w14:paraId="73DA2CE4" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_268pvu2ehggt" w:id="5"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_268pvu2ehggt" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3. Mentorship Program Duration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F910DB" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Total Duration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550855EF" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...26 lines deleted...]
-          <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mid-Point Review Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD58A64" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="50F6CD4A">
+          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    </w:p>
+    <w:p w14:paraId="0A2AECA2" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_vm1xb7v8nw7f" w:id="6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_vm1xb7v8nw7f" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4. Meeting Schedule and Progress Tracking Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC4AF36" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Frequency of Meetings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33827279" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Check-In 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E6D37" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Date: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D60A7FA" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Notes: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60190938" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Check-In 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B839CA9" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Date: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431DC7C7" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6885E299" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="600" w:right="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Continue check-ins as needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73530875" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Meeting Process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53785A87" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agenda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B35C7C8" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Review progress on action points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693E1C38" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Discuss challenges and lessons learned</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECD8503" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Identify any needed adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D747072" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Reflection Prompt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770AB3A1" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“What was a key takeaway from this session?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709A2F2E" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“What challenges did you face, and how can we address them?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6610F61D" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“Any adjustments needed to current action points?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BEA0DC" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Milestones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332DE819" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Milestone 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032DC833" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Target Date: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E65FA16" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Milestone 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7937E240" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...41 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Target Date: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEFB44C" w14:textId="77777777" w:rsidR="00C500F8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="600" w:right="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Continue milestones as needed</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C500F8">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="435828C1" w14:textId="77777777" w:rsidR="007C10B3" w:rsidRDefault="007C10B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="774A9E9E" w14:textId="77777777" w:rsidR="007C10B3" w:rsidRDefault="007C10B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:font w:name="Calibri"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="009EAA70" w14:textId="77777777" w:rsidR="006E0A38" w:rsidRDefault="00000000" w:rsidP="006E0A38">
     <w:pPr>
-      <w:rPr/>
+      <w:pStyle w:val="Heading3"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
-  </w:p>
-[...14 lines deleted...]
-        <w:szCs w:val="28"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="006E0A38">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...3 lines deleted...]
-          <a:graphic>
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="4C54D6C6" wp14:editId="6DC04B09">
+          <wp:extent cx="3514725" cy="457200"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="2137894864" name="image4.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image4.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2490788" cy="309735"/>
+                    <a:ext cx="3514725" cy="457200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-      <w:tab/>
+  </w:p>
+  <w:p w14:paraId="49B95358" w14:textId="61FD4534" w:rsidR="00C500F8" w:rsidRDefault="006E0A38" w:rsidP="006E0A38">
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Funded by the European Union. The views and opinions expressed are however, those of the author(s) and do not necessarily reflect those of the European Union or the DAAD National Agency. Neither</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-      <w:tab/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        <w:szCs w:val="28"/>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the European Union nor the DAAD National Agency can be held responsible for them.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61A34165" w14:textId="77777777" w:rsidR="006E0A38" w:rsidRDefault="006E0A38" w:rsidP="006E0A38">
+    <w:pPr>
+      <w:pStyle w:val="Heading3"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...3 lines deleted...]
-          <a:graphic>
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="4E3D2148" wp14:editId="1A3297DB">
+          <wp:extent cx="3514725" cy="457200"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="1594676175" name="image4.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="A logo with a sun and a flower&#10;&#10;Description automatically generated" id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image4.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="449878" cy="480206"/>
+                    <a:ext cx="3514725" cy="457200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+  </w:p>
+  <w:p w14:paraId="10017813" w14:textId="4F10B002" w:rsidR="006E0A38" w:rsidRDefault="006E0A38" w:rsidP="006E0A38">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Funded by the European Union. The views and opinions expressed are however, those of the author(s) and do not necessarily reflect those of the European Union or the DAAD National Agency. Neither</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the European Union nor the DAAD National Agency can be held responsible for them.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</w:hdr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="62EB1AF6" w14:textId="77777777" w:rsidR="007C10B3" w:rsidRDefault="007C10B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="015F5930" w14:textId="77777777" w:rsidR="007C10B3" w:rsidRDefault="007C10B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="050B81B3" w14:textId="77777777" w:rsidR="006E0A38" w:rsidRDefault="006E0A38" w:rsidP="006E0A38">
     <w:pPr>
       <w:pStyle w:val="Heading3"/>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
-      <w:rPr/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_dy0hvqnihi9y" w:id="7"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...3 lines deleted...]
-          <a:graphic>
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="072CB9FE" wp14:editId="59E7EA36">
+          <wp:extent cx="3514725" cy="457200"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="1974519926" name="image4.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPr id="0" name="image4.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3676650" cy="457200"/>
+                    <a:ext cx="3514725" cy="457200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-      <w:tab/>
+  </w:p>
+  <w:p w14:paraId="198DA6AD" w14:textId="257B5305" w:rsidR="006E0A38" w:rsidRDefault="006E0A38" w:rsidP="006E0A38">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Funded by the European Union. The views and opinions expressed are however, those of the author(s) and do not necessarily reflect those of the European Union or the DAAD National Agency. Neither</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the European Union nor the DAAD National Agency can be held responsible for them.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08AFEDF3" w14:textId="77777777" w:rsidR="006E0A38" w:rsidRDefault="006E0A38" w:rsidP="006E0A38">
+    <w:pPr>
+      <w:pStyle w:val="Heading3"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="7" w:name="_4wdzv1ba4occ" w:colFirst="0" w:colLast="0"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...3 lines deleted...]
-          <a:graphic>
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="4DC83784" wp14:editId="1506ADCE">
+          <wp:extent cx="3514725" cy="457200"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="1351160363" name="image4.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="A logo with a sun and a flower&#10;&#10;Description automatically generated" id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image4.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="847551" cy="900113"/>
+                    <a:ext cx="3514725" cy="457200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+  </w:p>
+  <w:p w14:paraId="70BDBE05" w14:textId="76C7D658" w:rsidR="00C500F8" w:rsidRDefault="006E0A38" w:rsidP="006E0A38">
+    <w:pPr>
+      <w:pStyle w:val="Heading3"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Funded by the European Union. The views and opinions expressed are however, those of the author(s) and do not necessarily reflect those of the European Union or the DAAD National Agency. Neither</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the European Union nor the DAAD National Agency can be held responsible for them.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009D68E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="209A7B4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D4E6A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -1815,51 +1931,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40567443"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2A64B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -1925,51 +2044,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A04CCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6DAD45E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2035,51 +2157,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54F86CDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E783E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2145,51 +2270,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55531F94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D340532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2255,51 +2383,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A37428D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E9E8FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2365,247 +2496,782 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1396246919">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1211957368">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="369262014">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1190994025">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="5" w16cid:durableId="2125999062">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="6" w16cid:durableId="86926003">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00C500F8"/>
+    <w:rsid w:val="006E0A38"/>
+    <w:rsid w:val="0076786E"/>
+    <w:rsid w:val="007C10B3"/>
+    <w:rsid w:val="00C500F8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-IE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5C19DDF7"/>
+  <w15:docId w15:val="{8828F23A-B884-41AF-931C-B10B3481016B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en"/>
+        <w:lang w:val="en" w:eastAsia="en-IE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...3 lines deleted...]
-    <w:name w:val="Table Normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:i w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E0A38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E0A38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E0A38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E0A38"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E0A38"/>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2883,25 +3549,63 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>286</Words>
+  <Characters>1631</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1914</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>57f1e5a6-b59c-4481-a403-8eb29ea5f18c</vt:lpwstr>
+  </property>
+</Properties>
+</file>